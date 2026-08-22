--- v0 (2026-04-19)
+++ v1 (2026-08-22)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Forms and Spreadsheets\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\tsclient\M\Accounting\Accounting Scan\Accounts Payable\Expense Voucher\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1B418A4A-9624-4FB4-8DDE-283A2DBFB306}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3736840A-893D-4455-9F08-583877FB6381}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2019" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2025'!$B$2:$K$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2019'!$B$2:$K$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C30" i="1" l="1"/>
   <c r="G30" i="1" l="1"/>
   <c r="F30" i="1"/>
   <c r="E30" i="1"/>
   <c r="D30" i="1"/>
@@ -151,70 +151,70 @@
   <si>
     <r>
       <t xml:space="preserve">New York State Correctional Officers &amp; Police Benevolent Association, Inc.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(888) 484-7279    20 Computer Drive West, Albany, NY   12205  (518) 427-1551   Fax: (518) 426-1635</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Per Diem
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>($74/overnight)</t>
+      <t>($74 overnight)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Miles Driven
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>($0.72.5/mile)</t>
+      <t>($0.76/mile)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1373,94 +1373,94 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31:K31"/>
+      <selection activeCell="H4" sqref="H4:K4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.5703125" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="17.7109375" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="1"/>
     <col min="6" max="9" width="12.7109375" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="18"/>
       <c r="C2" s="51" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="52"/>
       <c r="E2" s="52"/>
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
       <c r="K2" s="6"/>
     </row>
     <row r="3" spans="2:11" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="17"/>
       <c r="C3" s="53" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
       <c r="K3" s="30">
-        <v>45646</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="4" spans="2:11" s="1" customFormat="1" ht="40.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B4" s="28" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="55" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="56"/>
@@ -1750,51 +1750,51 @@
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="8"/>
       <c r="H28" s="36"/>
       <c r="I28" s="37"/>
       <c r="J28" s="37"/>
       <c r="K28" s="38"/>
     </row>
     <row r="29" spans="2:11" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B29" s="16"/>
       <c r="C29" s="7"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="9"/>
       <c r="H29" s="33"/>
       <c r="I29" s="34"/>
       <c r="J29" s="34"/>
       <c r="K29" s="35"/>
     </row>
     <row r="30" spans="2:11" ht="14.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="20">
-        <f>SUM(C5:C29)*0.725</f>
+        <f>SUM(C5:C29)*0.76</f>
         <v>0</v>
       </c>
       <c r="D30" s="21">
         <f>SUM(D5:D29)</f>
         <v>0</v>
       </c>
       <c r="E30" s="21">
         <f>SUM(E5:E29)</f>
         <v>0</v>
       </c>
       <c r="F30" s="21">
         <f>SUM(F5:F29)</f>
         <v>0</v>
       </c>
       <c r="G30" s="21">
         <f>SUM(G5:G29)</f>
         <v>0</v>
       </c>
       <c r="H30" s="45"/>
       <c r="I30" s="46"/>
       <c r="J30" s="46"/>
       <c r="K30" s="47"/>
     </row>
     <row r="31" spans="2:11" ht="27.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B31" s="42" t="s">
@@ -1922,46 +1922,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2025</vt:lpstr>
-      <vt:lpstr>'2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>2019</vt:lpstr>
+      <vt:lpstr>'2019'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hinman Straub Pigors Manning</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HSP&amp;M PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>